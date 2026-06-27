--- v0 (2026-04-21)
+++ v1 (2026-06-27)
@@ -423,51 +423,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I152"/>
+  <dimension ref="A1:I151"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="28" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombres y Apellidos</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
@@ -998,3853 +998,3845 @@
           <t>Ase Sistemas</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr">
         <is>
           <t>26/01/2026</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>25/07/2026</t>
         </is>
       </c>
       <c r="I15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Aseguradora Solidaria de Colombia Entidad Cooperativa.</t>
+          <t>Blanca Liliana Perez Duarte</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E16" t="inlineStr"/>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr">
         <is>
-          <t>09/11/2024</t>
+          <t>03/02/2026</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
       <c r="I16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Blanca Liliana Perez Duarte</t>
+          <t>Brayan Camilo Cely Silva</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr"/>
       <c r="G17" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>22/01/2026</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>02/08/2026</t>
+          <t>20/07/2026</t>
         </is>
       </c>
       <c r="I17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Brayan Camilo Cely Silva</t>
+          <t>Breynner Lizarazo Florez</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr"/>
       <c r="G18" t="inlineStr">
         <is>
-          <t>22/01/2026</t>
+          <t>02/02/2026</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>20/07/2026</t>
+          <t>01/08/2026</t>
         </is>
       </c>
       <c r="I18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Breynner Lizarazo Florez</t>
+          <t>CAMILA ANDREA MARTINEZ CAMARGO</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>01/08/2026</t>
+          <t>15/07/2026</t>
         </is>
       </c>
       <c r="I19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>CAMILA ANDREA MARTINEZ CAMARGO</t>
+          <t>CAMILO ANDRES BOHORQUEZ VERGARA</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Ase Sistemas</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr"/>
       <c r="G20" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>15/07/2026</t>
+          <t>25/07/2026</t>
         </is>
       </c>
       <c r="I20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>CAMILO ANDRES BOHORQUEZ VERGARA</t>
+          <t>CAMILO ANDRES DURAN CARREÑO</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>25/07/2026</t>
+          <t>26/07/2026</t>
         </is>
       </c>
       <c r="I21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>CAMILO ANDRES DURAN CARREÑO</t>
+          <t>CARLOS ALBERTO VALENZUELA CHINCHILLA</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>29/01/2026</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>26/07/2026</t>
+          <t>28/07/2026</t>
         </is>
       </c>
       <c r="I22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>CARLOS ALBERTO VALENZUELA CHINCHILLA</t>
+          <t>CARLOS ANDRES HINCAPIE RUEDA</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Subdirector Juridico</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E23" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>asesor.juridico@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F23" t="inlineStr"/>
       <c r="G23" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>25/06/2026</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>CARLOS ANDRES HINCAPIE RUEDA</t>
+          <t>CARMEN SOFIA GOMEZ</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Asesor Juridico</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Ase Juridico</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Libre Nombramiento y Remoción</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
-[...2 lines deleted...]
-      <c r="H24" t="inlineStr"/>
+          <t>02/02/2026</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
       <c r="I24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>CARMEN SOFIA GOMEZ</t>
+          <t>CARMEN ADELANEY PEREZ LUNA</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E25" t="inlineStr"/>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>01/08/2026</t>
+          <t>25/07/2026</t>
         </is>
       </c>
       <c r="I25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>CARMEN ADELANEY PEREZ LUNA</t>
+          <t>CECILIA OBREGON M</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr"/>
       <c r="G26" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>08/01/2026</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>25/07/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
       <c r="I26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>CECILIA OBREGON M</t>
+          <t>Camilo Andres Bolaño Rey</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Ase Sistemas</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr"/>
       <c r="G27" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>23/01/2026</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>22/07/2026</t>
         </is>
       </c>
       <c r="I27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Camilo Andres Bolaño Rey</t>
+          <t>Carlos Alberto Amaya Navarro</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Auxiliar Administrativo (22)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F28" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>auxiliar.adtivo2@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 111</t>
+        </is>
+      </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
-[...7 lines deleted...]
-      <c r="I28" t="inlineStr"/>
+          <t>13/01/1998</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr"/>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810834-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Carlos Alberto Amaya Navarro</t>
+          <t>Carlos Emiro Navarro Paez</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Auxiliar Administrativo (22)</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Ase Juridico</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
-[...11 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr"/>
+      <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr">
         <is>
-          <t>13/01/1998</t>
-[...7 lines deleted...]
-      </c>
+          <t>28/01/2026</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>27/07/2026</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Carlos Emiro Navarro Paez</t>
+          <t>Carlos Javier Leandro Hernández Moreno</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Profesional Universitario (Técnica)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Ase Juridico</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E30" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>profesional.tecnica2@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr">
         <is>
-          <t>28/01/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Carlos Javier Leandro Hernández Moreno</t>
+          <t>Carlos Miguel Martinez Garcia</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Profesional Universitario (Técnica)</t>
+          <t>Conductor</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Carrera Administrativa</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>profesional.tecnica2@invisbu.gov.co</t>
-[...2 lines deleted...]
-      <c r="F31" t="inlineStr"/>
+          <t>conductor1@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 110</t>
+        </is>
+      </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>01/04/1997</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
-      <c r="I31" t="inlineStr"/>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S812830-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Carlos Miguel Martinez Garcia</t>
+          <t>Carmen Cecilia Sarmiento de Corso</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Conductor</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
-[...11 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr"/>
+      <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr">
         <is>
-          <t>01/04/1997</t>
-[...7 lines deleted...]
-      </c>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Carmen Cecilia Sarmiento de Corso</t>
+          <t>Carmen Patricia Duran Tarazona</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Secretaria</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F33" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>secretaria.tecnica@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 107</t>
+        </is>
+      </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>01/02/2026</t>
-[...7 lines deleted...]
-      <c r="I33" t="inlineStr"/>
+          <t>03/12/1996</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr"/>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810828-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Carmen Patricia Duran Tarazona</t>
+          <t>Carolina Cruz Gomez</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Secretaria</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>secretaria.tecnica@invisbu.gov.co</t>
-[...6 lines deleted...]
-      </c>
+          <t>contratista.juridica3@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr">
         <is>
-          <t>03/12/1996</t>
-[...7 lines deleted...]
-      </c>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Carolina Cruz Gomez</t>
+          <t>Claudia Patricia Olaya Galvis</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>20/01/2026</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>19/07/2026</t>
         </is>
       </c>
       <c r="I35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Claudia Patricia Olaya Galvis</t>
+          <t>Claudio Meneses Garcia</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Profesional Universitario (Operativa)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F36" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>profesional.operativa1@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 124</t>
+        </is>
+      </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>20/01/2026</t>
-[...7 lines deleted...]
-      <c r="I36" t="inlineStr"/>
+          <t>17/07/1996</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr"/>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810823-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Claudio Meneses Garcia</t>
+          <t>Cristian Moreno</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Profesional Universitario (Operativa)</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
-[...11 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr"/>
+      <c r="F37" t="inlineStr"/>
       <c r="G37" t="inlineStr">
         <is>
-          <t>17/07/1996</t>
-[...7 lines deleted...]
-      </c>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>25/07/2026</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Cristian Moreno</t>
+          <t>DAYRA ALEJANDRA ROBLES BRITO</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Ase Planeación</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E38" t="inlineStr"/>
       <c r="F38" t="inlineStr"/>
       <c r="G38" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>28/01/2026</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>25/07/2026</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="I38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>DAYRA ALEJANDRA ROBLES BRITO</t>
+          <t>DIEGO ALEXANDER DIAZ JOYA</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Ase Planeación</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr"/>
       <c r="G39" t="inlineStr">
         <is>
-          <t>28/01/2026</t>
+          <t>29/01/2026</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>27/07/2026</t>
+          <t>28/07/2026</t>
         </is>
       </c>
       <c r="I39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>DIEGO ALEXANDER DIAZ JOYA</t>
+          <t>Danny Alberto Barajas Moya</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Ase Sistemas</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr"/>
-      <c r="F40" t="inlineStr"/>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>contratista.tic1@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 121</t>
+        </is>
+      </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
+          <t>28/01/2026</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>28/07/2026</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="I40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Danny Alberto Barajas Moya</t>
+          <t>EDGAR WILFREDO PEÑARANDA GOMEZ</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Ase Planeación</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
-      <c r="E41" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E41" t="inlineStr"/>
+      <c r="F41" t="inlineStr"/>
       <c r="G41" t="inlineStr">
         <is>
-          <t>28/01/2026</t>
+          <t>29/01/2026</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>27/07/2026</t>
+          <t>28/07/2026</t>
         </is>
       </c>
       <c r="I41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>EDGAR WILFREDO PEÑARANDA GOMEZ</t>
+          <t>ELIANA MARCELA PEREZ ORDOÑEZ</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Ase Planeación</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr"/>
       <c r="G42" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
+          <t>08/01/2026</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>28/07/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
       <c r="I42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>ELIANA MARCELA PEREZ ORDOÑEZ</t>
+          <t>ELIZABETH SANCHEZ CONTRERAS</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Ase Juridico</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E43" t="inlineStr"/>
       <c r="F43" t="inlineStr"/>
       <c r="G43" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>26/07/2026</t>
         </is>
       </c>
       <c r="I43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>ELIZABETH SANCHEZ CONTRERAS</t>
+          <t>ESLENDY KATERINE SANTOS SERRANO</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Ase Juridico</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E44" t="inlineStr"/>
       <c r="F44" t="inlineStr"/>
       <c r="G44" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>29/01/2026</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>26/07/2026</t>
+          <t>28/07/2026</t>
         </is>
       </c>
       <c r="I44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>ESLENDY KATERINE SANTOS SERRANO</t>
+          <t>Edwar navarro rueda</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E45" t="inlineStr"/>
       <c r="F45" t="inlineStr"/>
       <c r="G45" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>28/07/2026</t>
+          <t>26/07/2026</t>
         </is>
       </c>
       <c r="I45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Edwar navarro rueda</t>
+          <t>Elena Josefa Berdugo Ariza</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E46" t="inlineStr"/>
       <c r="F46" t="inlineStr"/>
       <c r="G46" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>29/01/2026</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>26/07/2026</t>
+          <t>28/07/2026</t>
         </is>
       </c>
       <c r="I46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Elena Josefa Berdugo Ariza</t>
+          <t>Emmanuel Froylan Gomez Villamil</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E47" t="inlineStr"/>
       <c r="F47" t="inlineStr"/>
       <c r="G47" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
+          <t>05/02/2026</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>28/07/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
       <c r="I47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Emmanuel Froylan Gomez Villamil</t>
+          <t>Erika Johana Ardila Vargas</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr"/>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>operativa09@ctinvisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F48" t="inlineStr"/>
       <c r="G48" t="inlineStr">
         <is>
-          <t>05/02/2026</t>
+          <t>22/01/2026</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>04/08/2026</t>
+          <t>21/07/2026</t>
         </is>
       </c>
       <c r="I48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Erika Johana Ardila Vargas</t>
+          <t>Eullianis Sofia Rios Ortiz</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>operativa09@ctinvisbu.gov.co</t>
-[...2 lines deleted...]
-      <c r="F49" t="inlineStr"/>
+          <t>sofiarioz@hotmail.com</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 000000000</t>
+        </is>
+      </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>22/01/2026</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>21/07/2026</t>
+          <t>18/07/2026</t>
         </is>
       </c>
       <c r="I49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Eullianis Sofia Rios Ortiz</t>
+          <t>Fabiola Trillos Villamil</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Auxiliar Administrativo (20)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Carrera Administrativa</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>sofiarioz@hotmail.com</t>
+          <t>archivo@invisbu.gov.co</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>607 7000320 ext. 000000000</t>
+          <t>607 7000320 ext. 111</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
-[...7 lines deleted...]
-      <c r="I50" t="inlineStr"/>
+          <t>20/01/1998</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr"/>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810836-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Fabiola Trillos Villamil</t>
+          <t>Frank Amorocho</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Auxiliar Administrativo (20)</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
-[...11 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr"/>
+      <c r="F51" t="inlineStr"/>
       <c r="G51" t="inlineStr">
         <is>
-          <t>20/01/1998</t>
-[...7 lines deleted...]
-      </c>
+          <t>28/01/2026</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>27/07/2026</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Frank Amorocho</t>
+          <t>GLORIA LILIANA SARQUEZ PATIÑO</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E52" t="inlineStr"/>
       <c r="F52" t="inlineStr"/>
       <c r="G52" t="inlineStr">
         <is>
-          <t>28/01/2026</t>
+          <t>23/01/2026</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>27/07/2026</t>
+          <t>21/07/2026</t>
         </is>
       </c>
       <c r="I52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Freddy Fernando Florez Afanador</t>
+          <t>Henry alexander Botía gonzalez</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Subdirector Juridico</t>
+          <t>Asesor de Planeación</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Ase Planeación</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Libre Nombramiento y Remoción</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>subdireccion.juridica@invisbu.gov.co</t>
-[...6 lines deleted...]
-      </c>
+          <t>asesor.planeacion@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr"/>
       <c r="G53" t="inlineStr">
         <is>
-          <t>25/11/2025</t>
+          <t>13/06/2025</t>
         </is>
       </c>
       <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>GLORIA LILIANA SARQUEZ PATIÑO</t>
+          <t>IVAN ERNESTO HEREDIA PEÑA</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Ase Juridico</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E54" t="inlineStr"/>
       <c r="F54" t="inlineStr"/>
       <c r="G54" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>21/07/2026</t>
+          <t>25/07/2026</t>
         </is>
       </c>
       <c r="I54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Henry alexander Botía gonzalez</t>
+          <t>IVONNE TATIANA REINA MANTILLA</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Asesor de Planeación</t>
+          <t>Subdirector Operativo</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Ase Planeación</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Libre Nombramiento y Remoción</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>asesor.planeacion@invisbu.gov.co</t>
-[...2 lines deleted...]
-      <c r="F55" t="inlineStr"/>
+          <t>subdireccion.operativa@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 7000320 EXT 123</t>
+        </is>
+      </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
+          <t>05/01/2026</t>
         </is>
       </c>
       <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>IVAN ERNESTO HEREDIA PEÑA</t>
+          <t>Ileana Rueda</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Ase Juridico</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E56" t="inlineStr"/>
       <c r="F56" t="inlineStr"/>
       <c r="G56" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>25/07/2026</t>
+          <t>26/07/2026</t>
         </is>
       </c>
       <c r="I56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>IVONNE TATIANA REINA MANTILLA</t>
+          <t>JAIME ANDRES ECHEVERRIA</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Subdirector Operativo</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Libre Nombramiento y Remoción</t>
-[...11 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr"/>
+      <c r="F57" t="inlineStr"/>
       <c r="G57" t="inlineStr">
         <is>
-          <t>05/01/2026</t>
-[...2 lines deleted...]
-      <c r="H57" t="inlineStr"/>
+          <t>03/02/2026</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
       <c r="I57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Ileana Rueda</t>
+          <t>JENNIFER STELLA SANABRIA REYES</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr"/>
       <c r="G58" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>28/01/2026</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>26/07/2026</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="I58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>JAIME ANDRES ECHEVERRIA</t>
+          <t>JHON ALEXANDER GARAVITO RODRIGUEZ</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E59" t="inlineStr"/>
       <c r="F59" t="inlineStr"/>
       <c r="G59" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>28/01/2026</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>02/08/2026</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="I59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>JENNIFER STELLA SANABRIA REYES</t>
+          <t>JOHANNA MILENA PEREZ CARREÑO</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E60" t="inlineStr"/>
       <c r="F60" t="inlineStr"/>
       <c r="G60" t="inlineStr">
         <is>
-          <t>28/01/2026</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>27/07/2026</t>
+          <t>29/07/2026</t>
         </is>
       </c>
       <c r="I60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>JHON ALEXANDER GARAVITO RODRIGUEZ</t>
+          <t>JUAN CARLOS MELENDEZ AGUIRRE</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E61" t="inlineStr"/>
       <c r="F61" t="inlineStr"/>
       <c r="G61" t="inlineStr">
         <is>
-          <t>28/01/2026</t>
+          <t>20/01/2026</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>27/07/2026</t>
+          <t>19/07/2026</t>
         </is>
       </c>
       <c r="I61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>JOHANNA MILENA PEREZ CARREÑO</t>
+          <t>JULIO CESAR TORRES CAMARGO</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E62" t="inlineStr"/>
       <c r="F62" t="inlineStr"/>
       <c r="G62" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>10/02/2026</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>29/07/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
       <c r="I62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>JUAN CARLOS MELENDEZ AGUIRRE</t>
+          <t>JULY ANDREA HERNANDEZ VESGA</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E63" t="inlineStr"/>
       <c r="F63" t="inlineStr"/>
       <c r="G63" t="inlineStr">
         <is>
-          <t>20/01/2026</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>19/07/2026</t>
+          <t>18/07/2026</t>
         </is>
       </c>
       <c r="I63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>JULIO CESAR TORRES CAMARGO</t>
+          <t>Jair Alberto Vásquez Carrillo</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E64" t="inlineStr"/>
       <c r="F64" t="inlineStr"/>
       <c r="G64" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>28/01/2026</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>09/08/2026</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="I64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>JULY ANDREA HERNANDEZ VESGA</t>
+          <t>Jenny del Socorro Quijano Rolon</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E65" t="inlineStr"/>
-      <c r="F65" t="inlineStr"/>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 3202584621</t>
+        </is>
+      </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>29/01/2026</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>18/07/2026</t>
+          <t>28/07/2026</t>
         </is>
       </c>
       <c r="I65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Jair Alberto Vásquez Carrillo</t>
+          <t>Jessica</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E66" t="inlineStr"/>
       <c r="F66" t="inlineStr"/>
       <c r="G66" t="inlineStr">
         <is>
-          <t>28/01/2026</t>
+          <t>20/01/2026</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>27/07/2026</t>
+          <t>19/07/2026</t>
         </is>
       </c>
       <c r="I66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Jenny del Socorro Quijano Rolon</t>
+          <t>Joan andres calderon Franco</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E67" t="inlineStr"/>
-      <c r="F67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F67" t="inlineStr"/>
       <c r="G67" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
+          <t>03/02/2026</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>28/07/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
       <c r="I67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Jessica</t>
+          <t>Johan Sebastian Vega Gonzalez</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E68" t="inlineStr"/>
       <c r="F68" t="inlineStr"/>
       <c r="G68" t="inlineStr">
         <is>
-          <t>20/01/2026</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>19/07/2026</t>
+          <t>25/07/2026</t>
         </is>
       </c>
       <c r="I68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Joan andres calderon Franco</t>
+          <t>Johanna Maritza Hernández Villamizar</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr"/>
       <c r="G69" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>02/08/2026</t>
+          <t>26/07/2026</t>
         </is>
       </c>
       <c r="I69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Johan Sebastian Vega Gonzalez</t>
+          <t>Jonathan Alexis Badillo Ortega</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E70" t="inlineStr"/>
       <c r="F70" t="inlineStr"/>
       <c r="G70" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>28/01/2026</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>25/07/2026</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="I70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Johanna Maritza Hernández Villamizar</t>
+          <t>Jorge Saavedra</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Almacenista General</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E71" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>almacen@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F71" t="inlineStr"/>
       <c r="G71" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>10/08/2021</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr"/>
       <c r="I71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Jonathan Alexis Badillo Ortega</t>
+          <t>Jorge Antonio Cardozo Rubio</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Subdirector Administrativo y Financiero</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E72" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>subdireccion.administrativa@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F72" t="inlineStr"/>
       <c r="G72" t="inlineStr">
         <is>
-          <t>28/01/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr"/>
       <c r="I72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Jorge Saavedra</t>
+          <t>Jorge Luis Baez Mejia</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Almacenista General</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Ase Sistemas</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Libre Nombramiento y Remoción</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr"/>
       <c r="F73" t="inlineStr"/>
       <c r="G73" t="inlineStr">
         <is>
-          <t>10/08/2021</t>
-[...2 lines deleted...]
-      <c r="H73" t="inlineStr"/>
+          <t>20/01/2026</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>19/07/2026</t>
+        </is>
+      </c>
       <c r="I73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Jorge Antonio Cardozo Rubio</t>
+          <t>Jose Reinaldo Dominguez Rueda</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Subdirector Administrativo y Financiero</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Libre Nombramiento y Remoción</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>subdireccion.administrativa@invisbu.gov.co</t>
-[...2 lines deleted...]
-      <c r="F74" t="inlineStr"/>
+          <t>operativa05@ctinvisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 6077000320</t>
+        </is>
+      </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>15/01/2025</t>
-[...2 lines deleted...]
-      <c r="H74" t="inlineStr"/>
+          <t>19/01/2026</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>18/07/2026</t>
+        </is>
+      </c>
       <c r="I74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Jorge Luis Baez Mejia</t>
+          <t>Juan Carlos Becerra Garcia</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E75" t="inlineStr"/>
-      <c r="F75" t="inlineStr"/>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 3014644050</t>
+        </is>
+      </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>20/01/2026</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>19/07/2026</t>
+          <t>25/07/2026</t>
         </is>
       </c>
       <c r="I75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Jose Reinaldo Dominguez Rueda</t>
+          <t>Juan Leonardo Castilla Casadiegos</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
-      <c r="E76" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E76" t="inlineStr"/>
+      <c r="F76" t="inlineStr"/>
       <c r="G76" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>18/07/2026</t>
+          <t>29/07/2026</t>
         </is>
       </c>
       <c r="I76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Juan Carlos Becerra Garcia</t>
+          <t>Juan Pablo Rangel Barrera</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Profesional Universitario (Jurídica)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E77" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>propiedad.horizontal@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>607 7000320 ext. 3014644050</t>
+          <t>607 7000320 ext. 116</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
-[...7 lines deleted...]
-      <c r="I77" t="inlineStr"/>
+          <t>24/06/2020</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr"/>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S1908849-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Juan Leonardo Castilla Casadiegos</t>
+          <t>Juan Sebastian Vera Florez</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Ase Planeación</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr"/>
       <c r="G78" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>28/01/2026</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>29/07/2026</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="I78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Juan Pablo Rangel Barrera</t>
+          <t>Judith Cristina Sanchez Quintero</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Profesional Universitario (Jurídica)</t>
+          <t>Secretaria</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Carrera Administrativa</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>propiedad.horizontal@invisbu.gov.co</t>
+          <t>Secretaria.operativa@invisbu.gov.co</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>607 7000320 ext. 116</t>
+          <t>607 7000320 ext. 122</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>24/06/2020</t>
         </is>
       </c>
       <c r="H79" t="inlineStr"/>
       <c r="I79" t="inlineStr">
         <is>
-          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S1908849-4595-4</t>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810828-4595-4</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Juan Sebastian Vera Florez</t>
+          <t>Karen Andrea Torrado verjel</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Ase Planeación</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr"/>
       <c r="G80" t="inlineStr">
         <is>
-          <t>28/01/2026</t>
+          <t>08/01/2026</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>27/07/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
       <c r="I80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Judith Cristina Sanchez Quintero</t>
+          <t>Karen Tatiana Useda Useda</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Secretaria</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
-[...11 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr"/>
+      <c r="F81" t="inlineStr"/>
       <c r="G81" t="inlineStr">
         <is>
-          <t>24/06/2020</t>
-[...7 lines deleted...]
-      </c>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Karen Andrea Torrado verjel</t>
+          <t>Karent Lorena Villamizar Pabon</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E82" t="inlineStr"/>
       <c r="F82" t="inlineStr"/>
       <c r="G82" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>30/01/2026</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>29/07/2026</t>
         </is>
       </c>
       <c r="I82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Karen Tatiana Useda Useda</t>
+          <t>LUDWING VILLAMIZAR PEREZ</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E83" t="inlineStr"/>
       <c r="F83" t="inlineStr"/>
       <c r="G83" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
+          <t>02/02/2026</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>01/08/2026</t>
         </is>
       </c>
       <c r="I83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Karent Lorena Villamizar Pabon</t>
+          <t>LUISA ANGELASARMIENTO MORALES</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr"/>
       <c r="G84" t="inlineStr">
         <is>
-          <t>30/01/2026</t>
+          <t>02/02/2026</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>29/07/2026</t>
+          <t>01/08/2026</t>
         </is>
       </c>
       <c r="I84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>LUDWING VILLAMIZAR PEREZ</t>
+          <t>LUISA FERNANDA PINILLA TOLOSA</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E85" t="inlineStr"/>
       <c r="F85" t="inlineStr"/>
       <c r="G85" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>24/01/2026</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>01/08/2026</t>
+          <t>23/07/2026</t>
         </is>
       </c>
       <c r="I85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>LUISA ANGELASARMIENTO MORALES</t>
+          <t>Laura Consuelo Suarez Quintero</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Secretaria</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F86" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>secretaria.administrativa@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 112</t>
+        </is>
+      </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
-[...7 lines deleted...]
-      <c r="I86" t="inlineStr"/>
+          <t>06/06/2020</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr"/>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S455528-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>LUISA FERNANDA PINILLA TOLOSA</t>
+          <t>Laura MIlena Moreno  Estupiñan</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Subdirector Técnico</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E87" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>subdireccion.tecnica@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F87" t="inlineStr"/>
       <c r="G87" t="inlineStr">
         <is>
-          <t>24/01/2026</t>
-[...7 lines deleted...]
-      <c r="I87" t="inlineStr"/>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr"/>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S466999-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Laura Consuelo Suarez Quintero</t>
+          <t>Leidy Brigith Cobos Marquez</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Secretaria</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
-[...11 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr"/>
+      <c r="F88" t="inlineStr"/>
       <c r="G88" t="inlineStr">
         <is>
-          <t>06/06/2020</t>
-[...7 lines deleted...]
-      </c>
+          <t>03/02/2026</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Laura MIlena Moreno  Estupiñan</t>
+          <t>Leidy Marcela Toloza Cuta</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Subdirector Técnico</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Libre Nombramiento y Remoción</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr"/>
       <c r="F89" t="inlineStr"/>
       <c r="G89" t="inlineStr">
         <is>
-          <t>13/06/2025</t>
-[...7 lines deleted...]
-      </c>
+          <t>27/01/2026</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>26/07/2026</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Leidy Brigith Cobos Marquez</t>
+          <t>Liliana Carolina Caceres Gandur</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E90" t="inlineStr"/>
       <c r="F90" t="inlineStr"/>
       <c r="G90" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>02/08/2026</t>
+          <t>26/07/2026</t>
         </is>
       </c>
       <c r="I90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Leidy Marcela Toloza Cuta</t>
+          <t>Ludwing Antonio MAnrique Roman</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Control Interno</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E91" t="inlineStr"/>
       <c r="F91" t="inlineStr"/>
       <c r="G91" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>26/07/2026</t>
+          <t>25/07/2026</t>
         </is>
       </c>
       <c r="I91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Liliana Carolina Caceres Gandur</t>
+          <t>Ludy Stella Puentes Arango</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Ase Sistemas</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E92" t="inlineStr"/>
       <c r="F92" t="inlineStr"/>
       <c r="G92" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>26/01/2026</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>26/07/2026</t>
+          <t>25/07/2026</t>
         </is>
       </c>
       <c r="I92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Ludwing Antonio MAnrique Roman</t>
+          <t>Luis Alberto Martinez Garcia</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Conductor</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Control Interno</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E93" t="inlineStr"/>
       <c r="F93" t="inlineStr"/>
       <c r="G93" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>22/01/2026</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>25/07/2026</t>
+          <t>21/07/2026</t>
         </is>
       </c>
       <c r="I93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Ludy Stella Puentes Arango</t>
+          <t>Luis Carlos Calderón Luna</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
-      <c r="E94" t="inlineStr"/>
-      <c r="F94" t="inlineStr"/>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>auxiliar.adtivo@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 6077000320</t>
+        </is>
+      </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>16/01/2026</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>25/07/2026</t>
+          <t>15/07/2026</t>
         </is>
       </c>
       <c r="I94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Luis Carlos Calderón Luna</t>
+          <t>Luis Miguel Cely Mora</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>auxiliar.adtivo@invisbu.gov.co</t>
+          <t>celymoraluis98@gmail.com</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>607 7000320 ext. 6077000320</t>
+          <t>607 7000320 ext. 3212633003</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>28/01/2026</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>15/07/2026</t>
+          <t>27/07/2026</t>
         </is>
       </c>
       <c r="I95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Luis Miguel Cely Mora</t>
+          <t>Luz Marina Galvis Marin</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Auxiliar Administrativo (23)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Carrera Administrativa</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>celymoraluis98@gmail.com</t>
+          <t>ventanilla.unica@invisbu.gov.co</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>607 7000320 ext. 3212633003</t>
+          <t>607 7000320 ext. 101</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>28/01/2026</t>
-[...7 lines deleted...]
-      <c r="I96" t="inlineStr"/>
+          <t>24/06/2020</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr"/>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S3464693-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Luz Marina Galvis Marin</t>
+          <t>MARIA ISABEL DUARTE MORENO</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Auxiliar Administrativo (23)</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
-[...11 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr"/>
+      <c r="F97" t="inlineStr"/>
       <c r="G97" t="inlineStr">
         <is>
-          <t>24/06/2020</t>
-[...7 lines deleted...]
-      </c>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>25/07/2026</t>
+        </is>
+      </c>
+      <c r="I97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>MARIA ISABEL DUARTE MORENO</t>
+          <t>MARIO ALEXIS MEDINA ORTIZ</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Ase Juridico</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E98" t="inlineStr"/>
       <c r="F98" t="inlineStr"/>
       <c r="G98" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>25/07/2026</t>
+          <t>26/07/2026</t>
         </is>
       </c>
       <c r="I98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>MARIO ALEXIS MEDINA ORTIZ</t>
+          <t>MARTHA JOHANNAPARRA NIETO</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Ase Juridico</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E99" t="inlineStr"/>
       <c r="F99" t="inlineStr"/>
       <c r="G99" t="inlineStr">
         <is>
           <t>27/01/2026</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>26/07/2026</t>
         </is>
       </c>
       <c r="I99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>MARTHA JOHANNAPARRA NIETO</t>
+          <t>MILAGROS MARIA PAOLA OLIVARES VELASCO</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Ase Juridico</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E100" t="inlineStr"/>
       <c r="F100" t="inlineStr"/>
       <c r="G100" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>09/01/2026</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>26/07/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
       <c r="I100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>MILAGROS MARIA PAOLA OLIVARES VELASCO</t>
+          <t>MUNICIPIO DE BUCARAMANGA</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Dirección</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E101" t="inlineStr"/>
       <c r="F101" t="inlineStr"/>
       <c r="G101" t="inlineStr">
         <is>
-          <t>09/01/2026</t>
+          <t>25/09/2024</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>25/09/2026</t>
         </is>
       </c>
       <c r="I101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>MUNICIPIO DE BUCARAMANGA</t>
+          <t>Madeley Morella Mejia Portilla</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Jefe Oficina Control Interno</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Dirección</t>
+          <t>Control Interno</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E102" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>control.interno@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F102" t="inlineStr"/>
       <c r="G102" t="inlineStr">
         <is>
-          <t>25/09/2024</t>
+          <t>01/01/2026</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>25/09/2026</t>
+          <t>30/12/2029</t>
         </is>
       </c>
       <c r="I102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Madeley Morella Mejia Portilla</t>
+          <t>Maria Alejandra Gomez Quiñonez</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Jefe Oficina Control Interno</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Control Interno</t>
+          <t>Ase Sistemas</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Libre Nombramiento y Remoción</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr"/>
       <c r="F103" t="inlineStr"/>
       <c r="G103" t="inlineStr">
         <is>
-          <t>01/01/2026</t>
+          <t>03/02/2026</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>30/12/2029</t>
+          <t>02/08/2026</t>
         </is>
       </c>
       <c r="I103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Maria Alejandra Gomez Quiñonez</t>
+          <t>Maria Inés Tarazona Vargas</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Técnico Administrativo</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F104" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>presupuesto@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 112</t>
+        </is>
+      </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
-[...7 lines deleted...]
-      <c r="I104" t="inlineStr"/>
+          <t>07/03/1996</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr"/>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810826-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Maria Inés Tarazona Vargas</t>
+          <t>Maria Paula Lizarazo Serrano</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Técnico Administrativo</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
-[...11 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr"/>
+      <c r="F105" t="inlineStr"/>
       <c r="G105" t="inlineStr">
         <is>
-          <t>07/03/1996</t>
-[...7 lines deleted...]
-      </c>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>22/07/2026</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Maria Paula Lizarazo Serrano</t>
+          <t>Mario Antonio Cárdenas Suárez</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
-      <c r="E106" t="inlineStr"/>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>Contratista.operativa14@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F106" t="inlineStr"/>
       <c r="G106" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
+          <t>29/01/2026</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>22/07/2026</t>
+          <t>28/07/2026</t>
         </is>
       </c>
       <c r="I106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Mario Antonio Cárdenas Suárez</t>
+          <t>María Alejandra Amaya Carvajal</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
-      <c r="E107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E107" t="inlineStr"/>
       <c r="F107" t="inlineStr"/>
       <c r="G107" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>28/07/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
       <c r="I107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>María Alejandra Amaya Carvajal</t>
+          <t>Mauricio Acevedo Rueda</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Tesorero General</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F108" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>tesoreria@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 6077000320</t>
+        </is>
+      </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>16/01/2026</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr"/>
       <c r="I108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Mauricio Acevedo Rueda</t>
+          <t>Michael Yesid García López</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Tesorero General</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Ase Sistemas</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Libre Nombramiento y Remoción</t>
-[...11 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr"/>
+      <c r="F109" t="inlineStr"/>
       <c r="G109" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
-[...2 lines deleted...]
-      <c r="H109" t="inlineStr"/>
+          <t>26/01/2026</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>25/07/2026</t>
+        </is>
+      </c>
       <c r="I109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Michael Yesid García López</t>
+          <t>Miryan Chavarro Pardo</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Secretaria</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F110" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>secretaria.juridica@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 112</t>
+        </is>
+      </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
-[...7 lines deleted...]
-      <c r="I110" t="inlineStr"/>
+          <t>01/10/2020</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr"/>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S825435-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Miryan Chavarro Pardo</t>
+          <t>NEIRA YOHANA DIAZ DELGADO</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Secretaria</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
-[...11 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr"/>
+      <c r="F111" t="inlineStr"/>
       <c r="G111" t="inlineStr">
         <is>
-          <t>01/10/2020</t>
-[...7 lines deleted...]
-      </c>
+          <t>16/01/2026</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>15/07/2026</t>
+        </is>
+      </c>
+      <c r="I111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>NEIRA YOHANA DIAZ DELGADO</t>
+          <t>NESTOR LEONARDO MACIAS CHAPARRO</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E112" t="inlineStr"/>
       <c r="F112" t="inlineStr"/>
       <c r="G112" t="inlineStr">
         <is>
-          <t>16/01/2026</t>
+          <t>22/01/2026</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>15/07/2026</t>
+          <t>21/07/2026</t>
         </is>
       </c>
       <c r="I112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>NESTOR LEONARDO MACIAS CHAPARRO</t>
+          <t>NICOLAS RUIZ SERRANO</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Ase Sistemas</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E113" t="inlineStr"/>
       <c r="F113" t="inlineStr"/>
       <c r="G113" t="inlineStr">
         <is>
-          <t>22/01/2026</t>
+          <t>02/02/2026</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>21/07/2026</t>
+          <t>01/08/2026</t>
         </is>
       </c>
       <c r="I113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>NICOLAS RUIZ SERRANO</t>
+          <t>NICOLAS VASQUEZ SALAZAR</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Ase Sistemas</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E114" t="inlineStr"/>
       <c r="F114" t="inlineStr"/>
       <c r="G114" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>03/02/2026</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>01/08/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
       <c r="I114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>NICOLAS VASQUEZ SALAZAR</t>
+          <t>Nathalia Ortiz Cruz</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E115" t="inlineStr"/>
       <c r="F115" t="inlineStr"/>
       <c r="G115" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>04/02/2026</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>02/08/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
       <c r="I115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Nathalia Ortiz Cruz</t>
+          <t>OLGA JOHANNA GALAN RIVERA</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E116" t="inlineStr"/>
       <c r="F116" t="inlineStr"/>
       <c r="G116" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>20/01/2026</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>03/08/2026</t>
+          <t>19/07/2026</t>
         </is>
       </c>
       <c r="I116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>OLGA JOHANNA GALAN RIVERA</t>
+          <t>OMAR ANDRES RAMIREZ GUARIN</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E117" t="inlineStr"/>
       <c r="F117" t="inlineStr"/>
       <c r="G117" t="inlineStr">
         <is>
-          <t>20/01/2026</t>
+          <t>27/01/2026</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>19/07/2026</t>
+          <t>26/07/2026</t>
         </is>
       </c>
       <c r="I117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>OMAR ANDRES RAMIREZ GUARIN</t>
+          <t>OSCAR IVAN MORENO FLOREZ</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E118" t="inlineStr"/>
       <c r="F118" t="inlineStr"/>
       <c r="G118" t="inlineStr">
         <is>
           <t>27/01/2026</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>26/07/2026</t>
         </is>
       </c>
       <c r="I118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>OSCAR IVAN MORENO FLOREZ</t>
+          <t>Oscar Alberto Osorio Bombiela</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Conductor</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Dirección</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Provisionalidad</t>
         </is>
       </c>
       <c r="E119" t="inlineStr"/>
       <c r="F119" t="inlineStr"/>
       <c r="G119" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>18/07/2024</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr"/>
       <c r="I119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Oscar fernando Arenas Sandoval</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
@@ -5238,151 +5230,155 @@
           <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E131" t="inlineStr"/>
       <c r="F131" t="inlineStr"/>
       <c r="G131" t="inlineStr">
         <is>
           <t>02/02/2026</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>01/08/2026</t>
         </is>
       </c>
       <c r="I131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>SEGUROS MUNDIAL S.A.</t>
+          <t>SONIA SMITH VILLAMIZAR RAMIREZ</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E132" t="inlineStr"/>
       <c r="F132" t="inlineStr"/>
       <c r="G132" t="inlineStr">
         <is>
-          <t>11/03/2025</t>
+          <t>14/01/2026</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>01/05/2026</t>
+          <t>13/07/2026</t>
         </is>
       </c>
       <c r="I132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>SONIA SMITH VILLAMIZAR RAMIREZ</t>
+          <t>STEFANY DAYANA FUENTES MORGADO</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E133" t="inlineStr"/>
       <c r="F133" t="inlineStr"/>
       <c r="G133" t="inlineStr">
         <is>
-          <t>14/01/2026</t>
+          <t>02/02/2026</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>13/07/2026</t>
+          <t>01/08/2026</t>
         </is>
       </c>
       <c r="I133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>STEFANY DAYANA FUENTES MORGADO</t>
+          <t>Sandra Lucia Hernandez Rodriguez</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E134" t="inlineStr"/>
+          <t>Provisionalidad</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>contratista.controli4@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F134" t="inlineStr"/>
       <c r="G134" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
-[...7 lines deleted...]
-      <c r="I134" t="inlineStr"/>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr"/>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S1060269-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Sandra Milena Castellanos Gómez</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E135" t="inlineStr"/>
       <c r="F135" t="inlineStr"/>
       <c r="G135" t="inlineStr">
@@ -5911,111 +5907,76 @@
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E150" t="inlineStr"/>
       <c r="F150" t="inlineStr"/>
       <c r="G150" t="inlineStr">
         <is>
           <t>23/01/2026</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>21/07/2026</t>
         </is>
       </c>
       <c r="I150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>luis alberto martinez garcia</t>
+          <t>ricardo arenas gomez</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Ase Planeación</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E151" t="inlineStr"/>
       <c r="F151" t="inlineStr"/>
       <c r="G151" t="inlineStr">
         <is>
-          <t>22/01/2026</t>
+          <t>03/02/2026</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>21/07/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
       <c r="I151" t="inlineStr"/>
-    </row>
-[...33 lines deleted...]
-      <c r="I152" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>