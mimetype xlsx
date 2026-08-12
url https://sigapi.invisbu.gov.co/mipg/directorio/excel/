--- v1 (2026-06-27)
+++ v2 (2026-08-12)
@@ -423,51 +423,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I151"/>
+  <dimension ref="A1:I35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="35" customWidth="1" min="2" max="2"/>
     <col width="28" customWidth="1" min="3" max="3"/>
     <col width="24" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="28" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="50" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombres y Apellidos</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
@@ -492,5491 +492,1359 @@
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Telefono Institucional</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Fecha de Inicio</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Fecha de Finalizacion</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Link SIGEP</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>ADRIANA MARCELA ANGARITA RIBERO</t>
+          <t>ALLIANZ SEGUROS DE VIDA S.A.</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
+          <t>01/02/2026</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>26/07/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="I2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>ALBERTO GARCIA GONZALEZ</t>
+          <t>Adnerys Amorocho Bayona</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Secretario Ejecutivo</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Dirección</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F3" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>secretaria.direccion@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 116</t>
+        </is>
+      </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
-[...7 lines deleted...]
-      <c r="I3" t="inlineStr"/>
+          <t>05/06/1996</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr"/>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S809649-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>ALEXANDER AVENDAÑO NAVARRO</t>
+          <t>CARLOS ANDRES HINCAPIE RUEDA</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Subdirector Juridico</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E4" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>asesor.juridico@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>25/06/2026</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>ALEXANDER RIATIGA JAIMES</t>
+          <t>Carlos Alberto Amaya Navarro</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Auxiliar Administrativo (22)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F5" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>auxiliar.adtivo2@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 111</t>
+        </is>
+      </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>21/01/2026</t>
-[...7 lines deleted...]
-      <c r="I5" t="inlineStr"/>
+          <t>13/01/1998</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr"/>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810834-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>ALLIANZ SEGUROS DE VIDA S.A.</t>
+          <t>Carlos Javier Leandro Hernández Moreno</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Profesional Universitario (Técnica)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E6" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>profesional.tecnica2@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" t="inlineStr">
         <is>
-          <t>01/02/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>04/02/2026</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>ANNY MILDREY ORTÍZ ROJAS</t>
+          <t>Carlos Miguel Martinez Garcia</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Conductor</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F7" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>conductor1@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 110</t>
+        </is>
+      </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>05/02/2026</t>
-[...7 lines deleted...]
-      <c r="I7" t="inlineStr"/>
+          <t>01/04/1997</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr"/>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S812830-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>ARMANDO BARON PEDRAZA</t>
+          <t>Carmen Cecilia Sarmiento de Corso</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
+          <t>01/02/2026</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>02/08/2026</t>
+          <t>31/12/2026</t>
         </is>
       </c>
       <c r="I8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Adnerys Amorocho Bayona</t>
+          <t>Carmen Patricia Duran Tarazona</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Secretario Ejecutivo</t>
+          <t>Secretaria</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Dirección</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Carrera Administrativa</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>secretaria.direccion@invisbu.gov.co</t>
+          <t>secretaria.tecnica@invisbu.gov.co</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>607 7000320 ext. 116</t>
+          <t>607 7000320 ext. 107</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>05/06/1996</t>
+          <t>03/12/1996</t>
         </is>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
-          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S809649-4595-4</t>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810828-4595-4</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Alex Damian Quintero Sedano</t>
+          <t>Claudio Meneses Garcia</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Profesional Universitario (Operativa)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F10" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>profesional.operativa1@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 124</t>
+        </is>
+      </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
-[...7 lines deleted...]
-      <c r="I10" t="inlineStr"/>
+          <t>17/07/1996</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr"/>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810823-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Andrea Natalia Patiño</t>
+          <t>Fabiola Trillos Villamil</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Auxiliar Administrativo (20)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F11" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>archivo@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 111</t>
+        </is>
+      </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
-[...7 lines deleted...]
-      <c r="I11" t="inlineStr"/>
+          <t>20/01/1998</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr"/>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810836-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Andrea Paola Sierra carreño</t>
+          <t>Henry alexander Botía gonzalez</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Asesor de Planeación</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Ase Planeación</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E12" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>asesor.planeacion@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr"/>
       <c r="G12" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Andres Felipe Galan Rincon</t>
+          <t>IVONNE TATIANA REINA MANTILLA</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Subdirector Operativo</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F13" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>subdireccion.operativa@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 7000320 EXT 123</t>
+        </is>
+      </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>05/01/2026</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Andrés Felipe Guevara Ariza</t>
+          <t>JULY ANDREA HERNANDEZ VESGA</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
-      <c r="E14" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E14" t="inlineStr"/>
+      <c r="F14" t="inlineStr"/>
       <c r="G14" t="inlineStr">
         <is>
-          <t>21/01/2026</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>20/07/2026</t>
+          <t>18/07/2026</t>
         </is>
       </c>
       <c r="I14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Angie Katherine Torres Barrios</t>
+          <t>Jorge Saavedra</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Almacenista General</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E15" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>almacen@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F15" t="inlineStr"/>
       <c r="G15" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>10/08/2021</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Blanca Liliana Perez Duarte</t>
+          <t>Jorge Antonio Cardozo Rubio</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Subdirector Administrativo y Financiero</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E16" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>subdireccion.administrativa@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr"/>
       <c r="G16" t="inlineStr">
         <is>
-          <t>03/02/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>15/01/2025</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Brayan Camilo Cely Silva</t>
+          <t>Jose Reinaldo Dominguez Rueda</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
-      <c r="E17" t="inlineStr"/>
-      <c r="F17" t="inlineStr"/>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>operativa05@ctinvisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 6077000320</t>
+        </is>
+      </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>22/01/2026</t>
+          <t>19/01/2026</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>20/07/2026</t>
+          <t>18/07/2026</t>
         </is>
       </c>
       <c r="I17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Breynner Lizarazo Florez</t>
+          <t>Juan Pablo Rangel Barrera</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Profesional Universitario (Jurídica)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F18" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>propiedad.horizontal@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 116</t>
+        </is>
+      </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
-[...7 lines deleted...]
-      <c r="I18" t="inlineStr"/>
+          <t>24/06/2020</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr"/>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S1908849-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>CAMILA ANDREA MARTINEZ CAMARGO</t>
+          <t>Judith Cristina Sanchez Quintero</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Secretaria</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F19" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Secretaria.operativa@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 122</t>
+        </is>
+      </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>19/01/2026</t>
-[...7 lines deleted...]
-      <c r="I19" t="inlineStr"/>
+          <t>24/06/2020</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr"/>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810828-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>CAMILO ANDRES BOHORQUEZ VERGARA</t>
+          <t>Laura Consuelo Suarez Quintero</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Secretaria</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F20" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>secretaria.administrativa@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 112</t>
+        </is>
+      </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
-[...7 lines deleted...]
-      <c r="I20" t="inlineStr"/>
+          <t>06/06/2020</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr"/>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S455528-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>CAMILO ANDRES DURAN CARREÑO</t>
+          <t>Laura MIlena Moreno  Estupiñan</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Subdirector Técnico</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Subdirección Operativa</t>
+          <t>Subdirección Técnica</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E21" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>subdireccion.tecnica@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F21" t="inlineStr"/>
       <c r="G21" t="inlineStr">
         <is>
-          <t>27/01/2026</t>
-[...7 lines deleted...]
-      <c r="I21" t="inlineStr"/>
+          <t>13/06/2025</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr"/>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S466999-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>CARLOS ALBERTO VALENZUELA CHINCHILLA</t>
+          <t>Luis Alberto Martinez Garcia</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Conductor</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E22" t="inlineStr"/>
       <c r="F22" t="inlineStr"/>
       <c r="G22" t="inlineStr">
         <is>
-          <t>29/01/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>28/07/2026</t>
+          <t>19/12/2026</t>
         </is>
       </c>
       <c r="I22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>CARLOS ANDRES HINCAPIE RUEDA</t>
+          <t>Luz Marina Galvis Marin</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Subdirector Juridico</t>
+          <t>Auxiliar Administrativo (23)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Subdirección Operativa</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Libre Nombramiento y Remoción</t>
+          <t>Carrera Administrativa</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>asesor.juridico@invisbu.gov.co</t>
-[...2 lines deleted...]
-      <c r="F23" t="inlineStr"/>
+          <t>ventanilla.unica@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 101</t>
+        </is>
+      </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>25/06/2026</t>
+          <t>24/06/2020</t>
         </is>
       </c>
       <c r="H23" t="inlineStr"/>
-      <c r="I23" t="inlineStr"/>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S3464693-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>CARMEN SOFIA GOMEZ</t>
+          <t>MUNICIPIO DE BUCARAMANGA</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Dirección</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr"/>
       <c r="G24" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>25/09/2024</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>01/08/2026</t>
+          <t>25/09/2026</t>
         </is>
       </c>
       <c r="I24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>CARMEN ADELANEY PEREZ LUNA</t>
+          <t>Madeley Morella Mejia Portilla</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Jefe Oficina Control Interno</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Control Interno</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E25" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>control.interno@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F25" t="inlineStr"/>
       <c r="G25" t="inlineStr">
         <is>
-          <t>26/01/2026</t>
+          <t>01/01/2026</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>25/07/2026</t>
+          <t>30/12/2029</t>
         </is>
       </c>
       <c r="I25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>CECILIA OBREGON M</t>
+          <t>Maria Inés Tarazona Vargas</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Técnico Administrativo</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F26" t="inlineStr"/>
+          <t>Carrera Administrativa</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>presupuesto@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 112</t>
+        </is>
+      </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
-[...7 lines deleted...]
-      <c r="I26" t="inlineStr"/>
+          <t>07/03/1996</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr"/>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810826-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Camilo Andres Bolaño Rey</t>
+          <t>Mauricio Acevedo Rueda</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Tesorero General</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Ase Sistemas</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...3 lines deleted...]
-      <c r="F27" t="inlineStr"/>
+          <t>Libre Nombramiento y Remoción</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>tesoreria@invisbu.gov.co</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>607 7000320 ext. 6077000320</t>
+        </is>
+      </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>23/01/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>16/01/2026</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Carlos Alberto Amaya Navarro</t>
+          <t>Miryan Chavarro Pardo</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Auxiliar Administrativo (22)</t>
+          <t>Secretaria</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Carrera Administrativa</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>auxiliar.adtivo2@invisbu.gov.co</t>
+          <t>secretaria.juridica@invisbu.gov.co</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>607 7000320 ext. 111</t>
+          <t>607 7000320 ext. 112</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>13/01/1998</t>
+          <t>01/10/2020</t>
         </is>
       </c>
       <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr">
         <is>
-          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S810834-4595-4</t>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S825435-4595-4</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Carlos Emiro Navarro Paez</t>
+          <t>Oscar Alberto Osorio Bombiela</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Conductor</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Ase Juridico</t>
+          <t>Dirección</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Provisionalidad</t>
         </is>
       </c>
       <c r="E29" t="inlineStr"/>
       <c r="F29" t="inlineStr"/>
       <c r="G29" t="inlineStr">
         <is>
-          <t>28/01/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>18/07/2024</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Carlos Javier Leandro Hernández Moreno</t>
+          <t>PARQUEADERO SANTA MAR</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Profesional Universitario (Técnica)</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Subdirección Técnica</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
-[...6 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
-[...2 lines deleted...]
-      <c r="H30" t="inlineStr"/>
+          <t>01/02/2026</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
       <c r="I30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Carlos Miguel Martinez Garcia</t>
+          <t>Rubith López Palomino</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Conductor</t>
+          <t>Asesor de Tecnología de la Información y Comunicación -TIC</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Ase Sistemas</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
+          <t>Libre Nombramiento y Remoción</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>conductor1@invisbu.gov.co</t>
+          <t>asesor.tic@invisbu.gov.co</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>607 7000320 ext. 110</t>
+          <t>607 7000320 ext. 121</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>01/04/1997</t>
+          <t>03/07/2025</t>
         </is>
       </c>
       <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr">
         <is>
-          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S812830-4595-4</t>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S791828-4595-4</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Carmen Cecilia Sarmiento de Corso</t>
+          <t>Sandra Lucia Hernandez Rodriguez</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Contratista</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Contratista</t>
-[...2 lines deleted...]
-      <c r="E32" t="inlineStr"/>
+          <t>Provisionalidad</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>contratista.controli4@invisbu.gov.co</t>
+        </is>
+      </c>
       <c r="F32" t="inlineStr"/>
       <c r="G32" t="inlineStr">
         <is>
-          <t>01/02/2026</t>
-[...7 lines deleted...]
-      <c r="I32" t="inlineStr"/>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr"/>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S1060269-4595-4</t>
+        </is>
+      </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Carmen Patricia Duran Tarazona</t>
+          <t>Sergio Cobos Velasquez</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Secretaria</t>
+          <t>Contratista</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Subdirección Jurídica</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Carrera Administrativa</t>
-[...11 lines deleted...]
-      </c>
+          <t>Contratista</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr"/>
+      <c r="F33" t="inlineStr"/>
       <c r="G33" t="inlineStr">
         <is>
-          <t>03/12/1996</t>
-[...7 lines deleted...]
-      </c>
+          <t>19/01/2026</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>19/07/2026</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Carolina Cruz Gomez</t>
+          <t>Sergio Mauricio Tellez Gaitan</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Director</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Subdirección Administrativa y Financiera</t>
+          <t>Dirección</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Libre Nombramiento y Remoción</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>contratista.juridica3@invisbu.gov.co</t>
+          <t>direccion@invisbu.gov.co</t>
         </is>
       </c>
       <c r="F34" t="inlineStr"/>
       <c r="G34" t="inlineStr">
         <is>
-          <t>08/01/2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>22/12/2025</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Claudia Patricia Olaya Galvis</t>
+          <t>Silvia Andrea Moreno Nova</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Auxiliar Administrativo (20)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Subdirección Jurídica</t>
+          <t>Subdirección Administrativa y Financiera</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Contratista</t>
+          <t>Provisionalidad</t>
         </is>
       </c>
       <c r="E35" t="inlineStr"/>
       <c r="F35" t="inlineStr"/>
       <c r="G35" t="inlineStr">
         <is>
-          <t>20/01/2026</t>
-[...3821 lines deleted...]
-        <is>
           <t>08/01/2025</t>
         </is>
       </c>
-      <c r="H140" t="inlineStr"/>
-      <c r="I140" t="inlineStr">
+      <c r="H35" t="inlineStr"/>
+      <c r="I35" t="inlineStr">
         <is>
           <t>https://www.funcionpublica.gov.co/dafpIndexerBHV/hvSigep/detallarHV/S3122384-4595-4</t>
         </is>
       </c>
-    </row>
-[...391 lines deleted...]
-      <c r="I151" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>